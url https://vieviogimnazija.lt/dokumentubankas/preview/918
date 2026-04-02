--- v0 (2025-10-18)
+++ v1 (2026-04-02)
@@ -1,2196 +1,14709 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00801B81" w:rsidRDefault="00801B81" w:rsidP="00801B81">
+    <w:p w14:paraId="52F955EA" w14:textId="77777777" w:rsidR="00242067" w:rsidRPr="00242067" w:rsidRDefault="00242067" w:rsidP="00242067">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6237"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="9072"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00242067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
         <w:t>PATVIRTINTA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00801B81" w:rsidRDefault="00801B81" w:rsidP="00801B81">
+    <w:p w14:paraId="4261E207" w14:textId="77777777" w:rsidR="00242067" w:rsidRPr="00242067" w:rsidRDefault="00242067" w:rsidP="00242067">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6237"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="9072"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elektrėnų sav. Vievio gimnazijos direktoriaus </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4028EF39" w14:textId="38DF733F" w:rsidR="00242067" w:rsidRPr="00242067" w:rsidRDefault="00242067" w:rsidP="00242067">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6237"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="9072"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>2026 m. kovo 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34816">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>įsakymu Nr. 6V-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34816">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>70</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39608F23" w14:textId="77777777" w:rsidR="00555DED" w:rsidRDefault="00555DED" w:rsidP="00C82FDF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24C8395E" w14:textId="77777777" w:rsidR="00555DED" w:rsidRDefault="00555DED" w:rsidP="00C82FDF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="710D09B6" w14:textId="485FF85F" w:rsidR="00801B81" w:rsidRPr="00555DED" w:rsidRDefault="00801B81" w:rsidP="00C82FDF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ELEKTRĖNŲ SAV</w:t>
+      </w:r>
+      <w:r w:rsidR="00555DED" w:rsidRPr="00555DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VIEVIO GIMNAZIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B309D8E" w14:textId="77777777" w:rsidR="00555DED" w:rsidRPr="00555DED" w:rsidRDefault="00555DED" w:rsidP="00C82FDF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C3A8122" w14:textId="572A882B" w:rsidR="00801B81" w:rsidRPr="00555DED" w:rsidRDefault="00801B81" w:rsidP="00C82FDF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KONKURSO </w:t>
+      </w:r>
+      <w:r w:rsidR="00555DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>METŲ MOKINYS</w:t>
+      </w:r>
+      <w:r w:rsidR="00555DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NUOSTATAI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD0CD87" w14:textId="77777777" w:rsidR="00FD0E81" w:rsidRPr="00FD0E81" w:rsidRDefault="00FD0E81" w:rsidP="00056542">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B78AC21" w14:textId="77777777" w:rsidR="00801B81" w:rsidRPr="00B8600A" w:rsidRDefault="00801B81" w:rsidP="00B41CBD">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00801B81" w:rsidRDefault="00801B81" w:rsidP="00801B81">
+    <w:p w14:paraId="2F701900" w14:textId="77777777" w:rsidR="00801B81" w:rsidRPr="00555DED" w:rsidRDefault="00801B81" w:rsidP="00555DED">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:ind w:firstLine="1247"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...116 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00555DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t>TIKSLAI</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00801B81" w:rsidRDefault="00801B81" w:rsidP="00801B81">
+    <w:p w14:paraId="59EFD287" w14:textId="77777777" w:rsidR="00FD0E81" w:rsidRPr="00555DED" w:rsidRDefault="00FD0E81" w:rsidP="00555DED">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:ind w:firstLine="1247"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00555DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Įvertinti ir paskatinti mokinius, geriausiai besimokančius ir pasiekusius laimėjimų įvairiuose tarptautiniuose, nacionaliniuose, savivaldybės konkursuose, olimpiadose, akcijose, konferencijose ar varžybose.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00801B81" w:rsidRDefault="00801B81" w:rsidP="00801B81">
+    <w:p w14:paraId="7B47F0A9" w14:textId="1204287B" w:rsidR="00801B81" w:rsidRPr="00555DED" w:rsidRDefault="00FD0E81" w:rsidP="00555DED">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:ind w:firstLine="1247"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-        <w:t>Tobulinti</w:t>
+      <w:r w:rsidRPr="00555DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>U</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00801B81" w:rsidRPr="00555DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>gdyti mokinių mokymo(si) motyvaciją</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...95 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00CE42E0" w:rsidRPr="00555DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00801B81" w:rsidRDefault="00801B81" w:rsidP="00801B81">
+    <w:p w14:paraId="11E87404" w14:textId="77777777" w:rsidR="00801B81" w:rsidRPr="00555DED" w:rsidRDefault="00801B81" w:rsidP="00555DED">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:ind w:firstLine="1247"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-        <w:t>Kasmet</w:t>
+      <w:r w:rsidRPr="00555DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Kasmet išrinkti geriausią metų mokinį – penktoką, šeštoką, septintoką, aštuntoką, pirmoką (devintoką), antroką (dešimtoką), trečioką (vienuoliktoką) ir ketvirtoką (dvyliktoką).</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...139 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00801B81" w:rsidRDefault="00801B81" w:rsidP="00801B81">
+    <w:p w14:paraId="63B2DF8F" w14:textId="77777777" w:rsidR="00555DED" w:rsidRDefault="00555DED" w:rsidP="00555DED">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:ind w:firstLine="1247"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="217FAB9E" w14:textId="4E81C6C2" w:rsidR="00801B81" w:rsidRPr="00555DED" w:rsidRDefault="00801B81" w:rsidP="00555DED">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="1247"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t>KRITERIJAI</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00801B81" w:rsidRDefault="00801B81" w:rsidP="00801B81">
+    <w:p w14:paraId="49734C0D" w14:textId="77777777" w:rsidR="002D4285" w:rsidRPr="00555DED" w:rsidRDefault="00801B81" w:rsidP="00555DED">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="1247"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555DED">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Mokymosi vidurkis 8-10.</w:t>
+      </w:r>
+      <w:r w:rsidR="002D4285" w:rsidRPr="00555DED">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D4285" w:rsidRPr="00555DED">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vidurkiai imami iš elektroninio dienyno TAMO, iš skyriaus ,,Mokinio laikotarpio pažymiai“ (I ir II pusmečių pažymių vidurkiai (lentelės skiltis ,,Vidurkis“).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C822D8" w14:textId="77777777" w:rsidR="002D4285" w:rsidRPr="00555DED" w:rsidRDefault="002D4285" w:rsidP="00555DED">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="1247"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555DED">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jeigu gimnazija neturi bendrų suvestinių, pateikiamos individualios padėkos, diplomai (kopijos). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DDE9547" w14:textId="77777777" w:rsidR="002D4285" w:rsidRPr="00555DED" w:rsidRDefault="00801B81" w:rsidP="00555DED">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="1247"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555DED">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Klasių auklėtojai arba patys mokiniai </w:t>
+      </w:r>
+      <w:r w:rsidR="002D4285" w:rsidRPr="00555DED">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(su klasės auklėtojo parašu) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555DED">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pateikia duomenis konkurso organizatoriams iki birželio 15 dienos. Iš kiekvienos klasės p</w:t>
+      </w:r>
+      <w:r w:rsidR="002D4285" w:rsidRPr="00555DED">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ateikiama</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555DED">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bent po vieną kandidatą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511C602B" w14:textId="6DCB5DE9" w:rsidR="00801B81" w:rsidRPr="00555DED" w:rsidRDefault="00801B81" w:rsidP="00555DED">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="1247"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555DED">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Mokiniai apdovanojami Rugsėjo 1-osios (dvyliktokai – Išleistuvių) šventėje padėkos raštais.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A30798" w14:textId="009C89A4" w:rsidR="002D4285" w:rsidRPr="00555DED" w:rsidRDefault="002D4285" w:rsidP="00555DED">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="1247"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555DED">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Konkursų, olimpiadų rezultatai pildomi 1 priedo lentelėje</w:t>
+      </w:r>
+      <w:r w:rsidR="00056542" w:rsidRPr="00555DED">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (galima pildyti elektroninį variantą ir pateikti ne visą lentelę).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471FB7D1" w14:textId="77777777" w:rsidR="00555DED" w:rsidRDefault="00555DED" w:rsidP="00801B81">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00801B81" w:rsidRDefault="00801B81" w:rsidP="00801B81">
+    <w:p w14:paraId="55CA05A8" w14:textId="77777777" w:rsidR="00555DED" w:rsidRDefault="00555DED" w:rsidP="00801B81">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00801B81" w:rsidRDefault="00801B81" w:rsidP="00801B81">
+    <w:p w14:paraId="6FF98198" w14:textId="26DBB561" w:rsidR="00801B81" w:rsidRPr="00CB3273" w:rsidRDefault="00CB3273" w:rsidP="00801B81">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>Dalyvavimas</w:t>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                                                            </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00801B81" w:rsidRPr="00CB3273">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Parengė konkurso ,,Metų mokinys” vertinimo komisija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21599624" w14:textId="77777777" w:rsidR="00555DED" w:rsidRDefault="00555DED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...87 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00801B81" w:rsidRDefault="00801B81" w:rsidP="00801B81">
+    <w:p w14:paraId="743777E3" w14:textId="15B6D016" w:rsidR="00B8600A" w:rsidRDefault="002D4285" w:rsidP="002D4285">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-        <w:t>Dalyvavimas</w:t>
+      <w:r w:rsidRPr="002D4285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>1 priedas</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...43 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00801B81" w:rsidRDefault="00801B81" w:rsidP="00801B81">
+    <w:p w14:paraId="4CA32998" w14:textId="77777777" w:rsidR="00B0715B" w:rsidRDefault="00B0715B" w:rsidP="002D4285">
       <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...206 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00801B81" w:rsidRDefault="00801B81" w:rsidP="00801B81">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="14454" w:type="dxa"/>
+        <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4106"/>
+        <w:gridCol w:w="10348"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="67F99A88" w14:textId="77777777" w:rsidTr="00555DED">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30BAA06E" w14:textId="77777777" w:rsidR="00FF4556" w:rsidRPr="00555DED" w:rsidRDefault="00FF4556" w:rsidP="00555DED">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10348" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="399D70B5" w14:textId="3CDD87B7" w:rsidR="00FF4556" w:rsidRPr="00555DED" w:rsidRDefault="00FF4556" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vidurki</w:t>
+            </w:r>
+            <w:r w:rsidR="005D3FFF" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> imami iš elektroninio dienyno TAMO, iš skyriaus </w:t>
+            </w:r>
+            <w:r w:rsidR="006D1D0B" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MOKINIO LAIKOTARPIO PAŽYMIAI. METINIS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(lentelės skiltis ,,Vidurkis“).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="7A5A4F51" w14:textId="77777777" w:rsidTr="00555DED">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DAA4EE3" w14:textId="1F75116B" w:rsidR="00FF4556" w:rsidRPr="00555DED" w:rsidRDefault="00E10A30" w:rsidP="00555DED">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metinio </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF4556" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pusmečio vidurkis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10348" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39A1417E" w14:textId="1FE959FB" w:rsidR="00FF4556" w:rsidRPr="00555DED" w:rsidRDefault="00FF4556" w:rsidP="00555DED">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7BBF22AB" w14:textId="77777777" w:rsidR="00B0715B" w:rsidRPr="00555DED" w:rsidRDefault="00B0715B" w:rsidP="00555DED">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00801B81" w:rsidRDefault="00801B81" w:rsidP="00801B81">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="14459" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="3260"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="2835"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="1B97B298" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="134F5340" w14:textId="77777777" w:rsidR="000810B3" w:rsidRPr="00555DED" w:rsidRDefault="000810B3" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eil.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59655DC4" w14:textId="0B06DD14" w:rsidR="000810B3" w:rsidRPr="00555DED" w:rsidRDefault="000810B3" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20CB0DBC" w14:textId="7B6791BC" w:rsidR="000810B3" w:rsidRPr="00555DED" w:rsidRDefault="000810B3" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Olimpiada, konkursas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EB7CFDB" w14:textId="77777777" w:rsidR="000810B3" w:rsidRPr="00555DED" w:rsidRDefault="000810B3" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Savivaldybės etapas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54820E9F" w14:textId="77777777" w:rsidR="00555DED" w:rsidRPr="00555DED" w:rsidRDefault="000810B3" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(I vieta </w:t>
+            </w:r>
+            <w:r w:rsidR="0070494C" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00C41CF1" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> t.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">;  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB6D8AA" w14:textId="77777777" w:rsidR="00555DED" w:rsidRPr="00555DED" w:rsidRDefault="000810B3" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II vieta </w:t>
+            </w:r>
+            <w:r w:rsidR="0070494C" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00C41CF1" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> t.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A2175F9" w14:textId="77777777" w:rsidR="00555DED" w:rsidRPr="00555DED" w:rsidRDefault="000810B3" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III vieta </w:t>
+            </w:r>
+            <w:r w:rsidR="0070494C" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00C41CF1" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28DA9D7F" w14:textId="4DA2D064" w:rsidR="000810B3" w:rsidRPr="00555DED" w:rsidRDefault="00C41CF1" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>dalyvis</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB3273" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0070494C" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> t.</w:t>
+            </w:r>
+            <w:r w:rsidR="000810B3" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="481A4F49" w14:textId="77777777" w:rsidR="000810B3" w:rsidRPr="00555DED" w:rsidRDefault="000810B3" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Regioninis etapas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="203FFB94" w14:textId="77777777" w:rsidR="00555DED" w:rsidRPr="00555DED" w:rsidRDefault="000810B3" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(I vieta </w:t>
+            </w:r>
+            <w:r w:rsidR="0070494C" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00C41CF1" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> t.;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78738387" w14:textId="77777777" w:rsidR="00555DED" w:rsidRPr="00555DED" w:rsidRDefault="000810B3" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II vieta </w:t>
+            </w:r>
+            <w:r w:rsidR="0070494C" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00C41CF1" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> t.; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B1FFA65" w14:textId="77777777" w:rsidR="00555DED" w:rsidRPr="00555DED" w:rsidRDefault="000810B3" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III vieta </w:t>
+            </w:r>
+            <w:r w:rsidR="0070494C" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00C41CF1" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> t.; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76AA2D97" w14:textId="0289CA3B" w:rsidR="000810B3" w:rsidRPr="00555DED" w:rsidRDefault="00C41CF1" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>dalyvis 20 t.)</w:t>
+            </w:r>
+            <w:r w:rsidR="000810B3" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65D8CD74" w14:textId="79A3DF15" w:rsidR="000810B3" w:rsidRPr="00555DED" w:rsidRDefault="000810B3" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B1256A8" w14:textId="77777777" w:rsidR="000810B3" w:rsidRPr="00555DED" w:rsidRDefault="000810B3" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Respublikinis etapas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="274297E0" w14:textId="77777777" w:rsidR="00555DED" w:rsidRPr="00555DED" w:rsidRDefault="000810B3" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(I vieta </w:t>
+            </w:r>
+            <w:r w:rsidR="0070494C" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00C41CF1" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> t.; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="009DEB70" w14:textId="77777777" w:rsidR="00555DED" w:rsidRPr="00555DED" w:rsidRDefault="000810B3" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II vieta </w:t>
+            </w:r>
+            <w:r w:rsidR="0070494C" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00C41CF1" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> t.; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CC4AAE6" w14:textId="77777777" w:rsidR="00555DED" w:rsidRPr="00555DED" w:rsidRDefault="000810B3" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>III</w:t>
+            </w:r>
+            <w:r w:rsidR="00C41CF1" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vieta </w:t>
+            </w:r>
+            <w:r w:rsidR="0070494C" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00C41CF1" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> t.; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="494EBD72" w14:textId="455DDBC3" w:rsidR="000810B3" w:rsidRPr="00555DED" w:rsidRDefault="00C41CF1" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dalyvis </w:t>
+            </w:r>
+            <w:r w:rsidR="0070494C" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>0 t.</w:t>
+            </w:r>
+            <w:r w:rsidR="000810B3" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D92EE75" w14:textId="77777777" w:rsidR="000810B3" w:rsidRPr="00555DED" w:rsidRDefault="000810B3" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tarptautinis etapas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BF3A142" w14:textId="77777777" w:rsidR="00555DED" w:rsidRPr="00555DED" w:rsidRDefault="00C41CF1" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>(I vieta 1</w:t>
+            </w:r>
+            <w:r w:rsidR="0070494C" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> t.;  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E8CB929" w14:textId="77777777" w:rsidR="00555DED" w:rsidRPr="00555DED" w:rsidRDefault="00C41CF1" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II vieta </w:t>
+            </w:r>
+            <w:r w:rsidR="0070494C" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> t.; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DE081EB" w14:textId="77777777" w:rsidR="00555DED" w:rsidRPr="00555DED" w:rsidRDefault="00C41CF1" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III vieta </w:t>
+            </w:r>
+            <w:r w:rsidR="0070494C" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> t.; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CC6A43D" w14:textId="57A8480A" w:rsidR="000810B3" w:rsidRPr="00555DED" w:rsidRDefault="00C41CF1" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dalyvis </w:t>
+            </w:r>
+            <w:r w:rsidR="0070494C" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>70</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> t.).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="3EA4BF71" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="569"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E3F1C26" w14:textId="0C435955" w:rsidR="00D94054" w:rsidRPr="00555DED" w:rsidRDefault="00D94054" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4627A97B" w14:textId="313BAFCD" w:rsidR="00D94054" w:rsidRPr="00555DED" w:rsidRDefault="000810B3" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00D94054" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nformatikos</w:t>
+            </w:r>
+            <w:r w:rsidR="00D94054" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D94054" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ir </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D94054" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>informatinio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D94054" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D94054" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>mąstymo konkursas „Bebras“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A9DBF0D" w14:textId="4EB2FDDE" w:rsidR="00D94054" w:rsidRPr="00555DED" w:rsidRDefault="00D94054" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10B76118" w14:textId="11F0672E" w:rsidR="00D94054" w:rsidRPr="00555DED" w:rsidRDefault="00D94054" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6614837F" w14:textId="0B9944C8" w:rsidR="00D94054" w:rsidRPr="00555DED" w:rsidRDefault="00D94054" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C059EAA" w14:textId="7ABBA441" w:rsidR="00D94054" w:rsidRPr="00555DED" w:rsidRDefault="00D94054" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="7C52F5F2" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F784255" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13957A9E" w14:textId="756B0D16" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvos mokinių informatikos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>olimpiada</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(8,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="005D7E70" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12 /I–IV gimnazijos kl.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="688DBAAA" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="203EFF99" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE06361" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A514F10" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="41363748" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="389"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51CDCBB7" w14:textId="442C6FC3" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F0CFF06" w14:textId="365B9F9C" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>mokinių chemijos olimpiada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10A07754" w14:textId="619FF3A8" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="770E8570" w14:textId="625B3F80" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0322152C" w14:textId="485E3D1C" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8025C8" w14:textId="7406EA7A" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="3AFDCB15" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="312"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F5EA8BF" w14:textId="77777777" w:rsidR="008E371A" w:rsidRPr="00555DED" w:rsidRDefault="008E371A" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D7C5F49" w14:textId="0720CBB6" w:rsidR="008E371A" w:rsidRPr="00555DED" w:rsidRDefault="008E371A" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>mokinių</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">fizikos </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>olimpiada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77603A53" w14:textId="77777777" w:rsidR="008E371A" w:rsidRPr="00555DED" w:rsidRDefault="008E371A" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41AA74F1" w14:textId="77777777" w:rsidR="008E371A" w:rsidRPr="00555DED" w:rsidRDefault="008E371A" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="435525E1" w14:textId="77777777" w:rsidR="008E371A" w:rsidRPr="00555DED" w:rsidRDefault="008E371A" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="349B0AE5" w14:textId="77777777" w:rsidR="008E371A" w:rsidRPr="00555DED" w:rsidRDefault="008E371A" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="78D35B1E" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="793"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36088778" w14:textId="77777777" w:rsidR="008E371A" w:rsidRPr="00555DED" w:rsidRDefault="008E371A" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0041CE74" w14:textId="2C897A19" w:rsidR="008E371A" w:rsidRPr="00555DED" w:rsidRDefault="008E371A" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvos mokinių matematikos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>olimpiada</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71E8C" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5–8 kl.; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9–12 kl. / I–IV </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>gimn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="001B25D6" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kl.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7799F308" w14:textId="77777777" w:rsidR="008E371A" w:rsidRPr="00555DED" w:rsidRDefault="008E371A" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="680D7144" w14:textId="77777777" w:rsidR="008E371A" w:rsidRPr="00555DED" w:rsidRDefault="008E371A" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66BF3390" w14:textId="77777777" w:rsidR="008E371A" w:rsidRPr="00555DED" w:rsidRDefault="008E371A" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="502A10CD" w14:textId="77777777" w:rsidR="008E371A" w:rsidRPr="00555DED" w:rsidRDefault="008E371A" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="242D5732" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="597"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E350881" w14:textId="6B8EF8B9" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7393EC24" w14:textId="72FBC632" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>58-oji</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>mokinių biologijos olimpiada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD71286" w14:textId="5C011D08" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31EE5275" w14:textId="557DF3DC" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EDE19B0" w14:textId="5C4B72BF" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="498C3DD8" w14:textId="7C762A8E" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="3297DC86" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="549"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="192E0802" w14:textId="66E8D095" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F5F637" w14:textId="58FAABE3" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>mokinių</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>meninio žodžio konkursas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17F36C62" w14:textId="69DFEEED" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70919B41" w14:textId="4641EAF7" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CFDFA89" w14:textId="382388BF" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56811F3A" w14:textId="31C39B24" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="465C6266" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="732"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="252D8860" w14:textId="77777777" w:rsidR="007E77E1" w:rsidRPr="00555DED" w:rsidRDefault="007E77E1" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3621FA72" w14:textId="77777777" w:rsidR="007E77E1" w:rsidRPr="00555DED" w:rsidRDefault="007E77E1" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvių kalbos ir literatūros olimpiada 9–12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ED59B1F" w14:textId="5091B2CB" w:rsidR="007E77E1" w:rsidRPr="00555DED" w:rsidRDefault="007E77E1" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>gimnazijos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>klasių</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>mokiniams</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43ACE2B5" w14:textId="77777777" w:rsidR="007E77E1" w:rsidRPr="00555DED" w:rsidRDefault="007E77E1" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A82098D" w14:textId="77777777" w:rsidR="007E77E1" w:rsidRPr="00555DED" w:rsidRDefault="007E77E1" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49B55138" w14:textId="77777777" w:rsidR="007E77E1" w:rsidRPr="00555DED" w:rsidRDefault="007E77E1" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF9B9DE" w14:textId="77777777" w:rsidR="007E77E1" w:rsidRPr="00555DED" w:rsidRDefault="007E77E1" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="60F063BB" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="583"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F5BA41B" w14:textId="77777777" w:rsidR="00CD0C78" w:rsidRPr="00555DED" w:rsidRDefault="00CD0C78" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09B38CD5" w14:textId="012EF127" w:rsidR="00CD0C78" w:rsidRPr="00555DED" w:rsidRDefault="00CD0C78" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvos mokinių jaunųjų</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>filologų</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>konkursas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="482E85DE" w14:textId="77777777" w:rsidR="00CD0C78" w:rsidRPr="00555DED" w:rsidRDefault="00CD0C78" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BD28238" w14:textId="77777777" w:rsidR="00CD0C78" w:rsidRPr="00555DED" w:rsidRDefault="00CD0C78" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15DA7FC1" w14:textId="77777777" w:rsidR="00CD0C78" w:rsidRPr="00555DED" w:rsidRDefault="00CD0C78" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A63C7AE" w14:textId="77777777" w:rsidR="00CD0C78" w:rsidRPr="00555DED" w:rsidRDefault="00CD0C78" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="40594AB2" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="549"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62F5BDCE" w14:textId="77777777" w:rsidR="002314FA" w:rsidRPr="00555DED" w:rsidRDefault="002314FA" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="087F6C52" w14:textId="22F6DD31" w:rsidR="002314FA" w:rsidRPr="00555DED" w:rsidRDefault="002314FA" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>mokinių</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>anglų</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kalbos konkursas (</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB00C0" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 –8; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10 / I–II gimnazijos kl.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B6B2928" w14:textId="77777777" w:rsidR="002314FA" w:rsidRPr="00555DED" w:rsidRDefault="002314FA" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7916B32D" w14:textId="77777777" w:rsidR="002314FA" w:rsidRPr="00555DED" w:rsidRDefault="002314FA" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76E4C8C5" w14:textId="77777777" w:rsidR="002314FA" w:rsidRPr="00555DED" w:rsidRDefault="002314FA" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41F71E7C" w14:textId="77777777" w:rsidR="002314FA" w:rsidRPr="00555DED" w:rsidRDefault="002314FA" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="707D7192" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="623"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39F6055C" w14:textId="77777777" w:rsidR="007E77E1" w:rsidRPr="00555DED" w:rsidRDefault="007E77E1" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E385FCF" w14:textId="0084E540" w:rsidR="007E77E1" w:rsidRPr="00555DED" w:rsidRDefault="007E77E1" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>mokinių</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>anglų</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kalbos olimpiada (III gimnazijos kl.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43C04351" w14:textId="77777777" w:rsidR="007E77E1" w:rsidRPr="00555DED" w:rsidRDefault="007E77E1" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41E36054" w14:textId="77777777" w:rsidR="007E77E1" w:rsidRPr="00555DED" w:rsidRDefault="007E77E1" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF3518E" w14:textId="77777777" w:rsidR="007E77E1" w:rsidRPr="00555DED" w:rsidRDefault="007E77E1" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="738C82A9" w14:textId="77777777" w:rsidR="007E77E1" w:rsidRPr="00555DED" w:rsidRDefault="007E77E1" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="564F75A7" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="703"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B0363C7" w14:textId="77777777" w:rsidR="007E77E1" w:rsidRPr="00555DED" w:rsidRDefault="007E77E1" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C179E57" w14:textId="76807BDD" w:rsidR="007E77E1" w:rsidRPr="00555DED" w:rsidRDefault="007E77E1" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>29-oji Lietuvos mokinių filosofijos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>olimpiada</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(9–12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kl.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ I–IV </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>gimn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CB3273" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kl.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0122294E" w14:textId="77777777" w:rsidR="007E77E1" w:rsidRPr="00555DED" w:rsidRDefault="007E77E1" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16974392" w14:textId="77777777" w:rsidR="007E77E1" w:rsidRPr="00555DED" w:rsidRDefault="007E77E1" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4407EE4A" w14:textId="77777777" w:rsidR="007E77E1" w:rsidRPr="00555DED" w:rsidRDefault="007E77E1" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F4D5F56" w14:textId="77777777" w:rsidR="007E77E1" w:rsidRPr="00555DED" w:rsidRDefault="007E77E1" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="5B7E991F" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="619"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B5FB086" w14:textId="0C96DC3E" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3103E68A" w14:textId="18FAD62B" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Konkursas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>„Mano</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>žvilgsnis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>į supantį pasaulį“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DAFF826" w14:textId="5D1A0989" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62CFB699" w14:textId="0FA8E306" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="559D01E5" w14:textId="34FAAC18" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="035E80C4" w14:textId="4EDDFB33" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="69FC4DAF" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="732"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D785F36" w14:textId="128BF085" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE988FC" w14:textId="55AD5638" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvos mokinių vokiečių kalbos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>olimpiada</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(III</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>gimnazijos kl.)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33391ABE" w14:textId="529F93E0" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30C3B3C8" w14:textId="65D90B9E" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ED4C171" w14:textId="76CE5D2A" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="230DF853" w14:textId="4AECBAFD" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="58673A6D" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="383"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D97FB68" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A94ACDC" w14:textId="0314F2A5" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vokiečių</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kalbos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>konkursas (8 kl.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24B832DD" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="498411F0" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB1133B" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="263B9F9E" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="13D97451" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="417"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F868493" w14:textId="415F435D" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3698B147" w14:textId="4A259460" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>mokinių muzikos olimpiada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD5BB46" w14:textId="612E5832" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="147E350A" w14:textId="0A5E5D4F" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48C5747C" w14:textId="34ED302F" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A128732" w14:textId="34C99887" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="00AD58CC" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="423"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6341AB50" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69561931" w14:textId="286AE4B8" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>mokinių</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dailės </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>olimpiada</w:t>
+            </w:r>
+            <w:r w:rsidR="000B16AB" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="271153AE" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC3FCBF" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC4109E" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FBE4016" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="676A6CC6" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="416"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5639BF12" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0063F30E" w14:textId="5AA290F3" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>mokinių astronomijos olimpiada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15700793" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05DF61AF" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B318CC" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22CB2C2D" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="60FA054C" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="732"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37702538" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64509DCC" w14:textId="1A3EF15B" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lietuvos mokinių istorijos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>olimpiada</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(10–12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II– IV gimnazijos kl.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03C28DC1" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59C4D524" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F31B079" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="604C0F76" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="2B452A97" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="732"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7852C9CD" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B14A840" w14:textId="340792A6" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvos mokinių ekonomikos ir verslumo olimpiada</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(III–IV</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>gimnazijos</w:t>
+            </w:r>
+            <w:r w:rsidR="00712296" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kl.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02874C96" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B91C5D9" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="425FE7E2" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="744F8F9B" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="42D47AEF" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="471"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41FBC052" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="720DD311" w14:textId="28C57949" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>mokinių</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">technologijų </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>olimpiada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="176725BE" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B1FB985" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1D18CE" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="664D697B" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="6C4153B4" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="563"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AEAC8C5" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C24FB1E" w14:textId="6737BEC4" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tarptautinis jaunimo epistolinio</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rašinio</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>konkursas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11C287AA" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EDB4F75" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E843F60" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62803A16" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="4EABECE1" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06984A17" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B5F067C" w14:textId="2918986A" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>gamtos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mokslų </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>olimpiada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27888A61" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C318215" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5258271C" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AE141F4" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="57F054F3" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="438"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74AC4069" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F3003EB" w14:textId="71345549" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>mokinių geologijos olimpiada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="401306F1" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34FE2AB6" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15B955D2" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="021E1AA1" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="363C669C" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="416"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E1EF3F2" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4481564B" w14:textId="517FFF41" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Viktorina</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>„Po</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>žvaigždėtu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>dangum“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30D84ABF" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B85082" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DF5843C" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EDED920" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="6C980DEB" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="407"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF6F18C" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="559D50D7" w14:textId="09D22A48" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tiriamųjų</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>darbų</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>konkursas</w:t>
+            </w:r>
+            <w:r w:rsidR="00712296" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>„Idėjų</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>mugė“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F331ECD" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37315805" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B0A7E78" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CA2CCCF" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="43B6873F" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="555"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61DB5AA0" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37308A50" w14:textId="4C6F5653" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvos mokinių geografijos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>olimpiada</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(7–8 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kl.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C36DEE6" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40121477" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10A7FD30" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17A8D9C1" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="35A0F909" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="549"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42CCA8C5" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="407366CE" w14:textId="06B701DC" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvos mokinių geografijos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>olimpiada</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(9–12 kl. / I–IV gimnazijos kl.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="263BD37D" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="602D3667" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="418CFF02" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="591FD7A7" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="0C868814" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="671"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A5DBD9" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="372AF0AA" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Geografijos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>konkursas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02F01649" w14:textId="055F7AC2" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>„Pažink</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvą</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ir</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pasaulį“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F93AB23" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F193588" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35278EC1" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="499C4EC4" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="3D798A69" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="732"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47795064" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF52584" w14:textId="2BBC75C1" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Geografijos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>olimpiada</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="140DE74B" w14:textId="69AD05E7" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>„Mano</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gaublys“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="746EEF5A" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE137FE" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="012E057C" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D952356" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="39C61841" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="732"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36DF50D9" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="302D56B2" w14:textId="2DC85DAA" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>mokinių</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>debatų čempionatas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>anglų</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kalba (atranka į WSDC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5663B78A" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A8510E8" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE68412" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F65A70B" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="08783025" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="732"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDDED45" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62E453F2" w14:textId="554C9C6E" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Daugiakalbystės olimpiada</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(respublikinė)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">„Aš kalbu, tu kalbi – mes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>bendraujame!“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C75499F" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A964960" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2289E861" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FA4986C" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="018DEE00" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66125DC8" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69A4B4D2" w14:textId="7284B380" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tarptautinė</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>DNR</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">diena </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvoje</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EB9BD18" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="669835A1" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="784E61B0" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="720694F8" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="163185F2" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="732"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E14F18F" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6483D4A3" w14:textId="67E72E5B" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nacionalinė mokomųjų mokinių</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>bendrovių</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>eXpo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>konkursas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30815B51" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D98EDB1" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EE39324" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B909F07" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="6134128A" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="513"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="359E2005" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E3F3C0E" w14:textId="1AD7AE17" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>geomokslų</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>olimpiada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AEFAF91" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="482F1648" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5176A25F" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3FE4A9" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="5F312919" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="732"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="759D0061" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="232483C0" w14:textId="53DE0A60" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lietuvos mokinių </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>dainuojamosios poezijos konkursas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ADF0FA0" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A6753C6" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1905CD4A" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EA15B1D" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="19544591" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="732"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72F12690" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28614E36" w14:textId="0840DDBE" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>mokinių</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>debatų</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ir viešųjų kalbų čempionatas anglų kalba (atranka į </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>WIDPSC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="380236AC" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47F84225" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A0E613B" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B4DB77" w14:textId="77777777" w:rsidR="00C37197" w:rsidRPr="00555DED" w:rsidRDefault="00C37197" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="3040673B" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="732"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7038CFE5" w14:textId="77777777" w:rsidR="000E74D0" w:rsidRPr="00555DED" w:rsidRDefault="000E74D0" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E8C7389" w14:textId="20074049" w:rsidR="000E74D0" w:rsidRPr="00555DED" w:rsidRDefault="000E74D0" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rStyle w:val="Grietas"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Akademiko Jono Janickio chemijos konkursas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D39259C" w14:textId="77777777" w:rsidR="000E74D0" w:rsidRPr="00555DED" w:rsidRDefault="000E74D0" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1464BF85" w14:textId="77777777" w:rsidR="000E74D0" w:rsidRPr="00555DED" w:rsidRDefault="000E74D0" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78140FE1" w14:textId="77777777" w:rsidR="000E74D0" w:rsidRPr="00555DED" w:rsidRDefault="000E74D0" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B21E47" w14:textId="77777777" w:rsidR="000E74D0" w:rsidRPr="00555DED" w:rsidRDefault="000E74D0" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="6CBF2178" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="732"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09D47002" w14:textId="77777777" w:rsidR="000B16AB" w:rsidRPr="00555DED" w:rsidRDefault="000B16AB" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35D9B560" w14:textId="0D8A9A37" w:rsidR="000B16AB" w:rsidRPr="00555DED" w:rsidRDefault="000B16AB" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lietuvos olimpiados „Mes – miškui, miškas – visiems“ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C0FE3A3" w14:textId="77777777" w:rsidR="000B16AB" w:rsidRPr="00555DED" w:rsidRDefault="000B16AB" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="089CD429" w14:textId="77777777" w:rsidR="000B16AB" w:rsidRPr="00555DED" w:rsidRDefault="000B16AB" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0383EAC3" w14:textId="77777777" w:rsidR="000B16AB" w:rsidRPr="00555DED" w:rsidRDefault="000B16AB" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76D1E15A" w14:textId="77777777" w:rsidR="000B16AB" w:rsidRPr="00555DED" w:rsidRDefault="000B16AB" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="2FB7F0D7" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="393"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B33904C" w14:textId="77777777" w:rsidR="000E26B5" w:rsidRPr="00555DED" w:rsidRDefault="000E26B5" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74338AD3" w14:textId="4703FC26" w:rsidR="000E26B5" w:rsidRPr="00555DED" w:rsidRDefault="000E26B5" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,,Dainų dainelė“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7861AAF9" w14:textId="77777777" w:rsidR="000E26B5" w:rsidRPr="00555DED" w:rsidRDefault="000E26B5" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55E90911" w14:textId="77777777" w:rsidR="000E26B5" w:rsidRPr="00555DED" w:rsidRDefault="000E26B5" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="680DBFB1" w14:textId="77777777" w:rsidR="000E26B5" w:rsidRPr="00555DED" w:rsidRDefault="000E26B5" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="727FE66E" w14:textId="77777777" w:rsidR="000E26B5" w:rsidRPr="00555DED" w:rsidRDefault="000E26B5" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="74E7DF4F" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:trHeight w:val="732"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A8606D" w14:textId="77777777" w:rsidR="00B96166" w:rsidRPr="00555DED" w:rsidRDefault="00B96166" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F389F49" w14:textId="77777777" w:rsidR="00B96166" w:rsidRPr="00555DED" w:rsidRDefault="00B96166" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,,Lietuvos mokyklų žaidynės“ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ECBFA7D" w14:textId="5F7D33D2" w:rsidR="00B96166" w:rsidRPr="00555DED" w:rsidRDefault="00B96166" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(įrašyti sporto šakos pavadinimą ir pateikti įrodymą)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56517A9F" w14:textId="77777777" w:rsidR="00B96166" w:rsidRPr="00555DED" w:rsidRDefault="00B96166" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="031D9ABC" w14:textId="77777777" w:rsidR="00B96166" w:rsidRPr="00555DED" w:rsidRDefault="00B96166" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B5E3E01" w14:textId="77777777" w:rsidR="00B96166" w:rsidRPr="00555DED" w:rsidRDefault="00B96166" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DDA7E59" w14:textId="77777777" w:rsidR="00B96166" w:rsidRPr="00555DED" w:rsidRDefault="00B96166" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B23BB06" w14:textId="77777777" w:rsidR="00B96166" w:rsidRPr="00555DED" w:rsidRDefault="00B96166" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B881A27" w14:textId="50358FAA" w:rsidR="00B96166" w:rsidRPr="00555DED" w:rsidRDefault="00B96166" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F601ADE" w14:textId="77777777" w:rsidR="00B96166" w:rsidRPr="00555DED" w:rsidRDefault="00B96166" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44F3822D" w14:textId="77777777" w:rsidR="00B96166" w:rsidRPr="00555DED" w:rsidRDefault="00B96166" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD5D5C8" w14:textId="77777777" w:rsidR="00B96166" w:rsidRPr="00555DED" w:rsidRDefault="00B96166" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="427746E7" w14:textId="77777777" w:rsidR="00B96166" w:rsidRPr="00555DED" w:rsidRDefault="00B96166" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="32EF723D" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="2835" w:type="dxa"/>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41A6941A" w14:textId="77777777" w:rsidR="00A83C96" w:rsidRPr="00555DED" w:rsidRDefault="00A83C96" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eil.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E8C7D97" w14:textId="77777777" w:rsidR="00A83C96" w:rsidRPr="00555DED" w:rsidRDefault="00A83C96" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EBAE305" w14:textId="77777777" w:rsidR="00A83C96" w:rsidRPr="00555DED" w:rsidRDefault="00A83C96" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Olimpiada, konkursas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42A41680" w14:textId="51BA471B" w:rsidR="00A83C96" w:rsidRPr="00555DED" w:rsidRDefault="00A83C96" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mokykloje</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C5193FB" w14:textId="77777777" w:rsidR="00295A7C" w:rsidRDefault="00A83C96" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (I vieta 15 t.;  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="019F844E" w14:textId="77777777" w:rsidR="00295A7C" w:rsidRDefault="00A83C96" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>II vieta 1</w:t>
+            </w:r>
+            <w:r w:rsidR="0070494C" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> t.;  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C00049E" w14:textId="60A6FF5D" w:rsidR="00A83C96" w:rsidRPr="00555DED" w:rsidRDefault="00A83C96" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>III vieta 5 t.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17BDEC41" w14:textId="77777777" w:rsidR="00A83C96" w:rsidRPr="00555DED" w:rsidRDefault="00A83C96" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59BFC0D6" w14:textId="77777777" w:rsidR="0070494C" w:rsidRPr="00555DED" w:rsidRDefault="00A83C96" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savivaldybėje </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="197DABF4" w14:textId="77777777" w:rsidR="00295A7C" w:rsidRDefault="00A83C96" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (I vieta 25 t.; I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C720224" w14:textId="77777777" w:rsidR="00295A7C" w:rsidRDefault="00A83C96" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I vieta 20 t.;  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31FFC3B4" w14:textId="77777777" w:rsidR="00295A7C" w:rsidRDefault="00A83C96" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III vieta 15 t.; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14D32351" w14:textId="2CC8E4D6" w:rsidR="00A83C96" w:rsidRPr="00555DED" w:rsidRDefault="00A83C96" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tarp 10 geriausių 10 t.) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02FE9493" w14:textId="71228E00" w:rsidR="00A83C96" w:rsidRPr="00555DED" w:rsidRDefault="00A83C96" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Respublikoje</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="725EB9D9" w14:textId="77777777" w:rsidR="00295A7C" w:rsidRDefault="00A83C96" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(I vieta 50 t.;  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79E2EFB5" w14:textId="77777777" w:rsidR="00295A7C" w:rsidRDefault="00A83C96" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>II vieta 40 t.;  I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D9A8054" w14:textId="77777777" w:rsidR="00295A7C" w:rsidRDefault="00A83C96" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II vieta 30 t.; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57495284" w14:textId="1212FDAD" w:rsidR="00A83C96" w:rsidRPr="00555DED" w:rsidRDefault="00A83C96" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>pateko į 50 geriausių –20 t.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="4A390C5A" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="2835" w:type="dxa"/>
+          <w:trHeight w:val="555"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26FE514C" w14:textId="77777777" w:rsidR="00A83C96" w:rsidRPr="00555DED" w:rsidRDefault="00A83C96" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0581A0DD" w14:textId="0456D554" w:rsidR="00A83C96" w:rsidRPr="00555DED" w:rsidRDefault="00A83C96" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Matematikos ,,Kengūra“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5904E000" w14:textId="77777777" w:rsidR="00A83C96" w:rsidRPr="00555DED" w:rsidRDefault="00A83C96" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B12562A" w14:textId="77777777" w:rsidR="00A83C96" w:rsidRPr="00555DED" w:rsidRDefault="00A83C96" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79804DE4" w14:textId="77777777" w:rsidR="00A83C96" w:rsidRPr="00555DED" w:rsidRDefault="00A83C96" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="26FC2C84" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="5245" w:type="dxa"/>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32D578A1" w14:textId="77777777" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eil.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42819912" w14:textId="77777777" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00DA268D" w14:textId="77777777" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Olimpiada, konkursas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="448DE425" w14:textId="77777777" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Savivaldybės etapas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E78034F" w14:textId="77777777" w:rsidR="00295A7C" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (I vieta 40 t.;  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35C6B01D" w14:textId="77777777" w:rsidR="00295A7C" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II vieta 30 t.;  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33B15156" w14:textId="77777777" w:rsidR="00295A7C" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III vieta 20, dalyvis </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="370853F3" w14:textId="225F0E38" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>10 t.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BAFA967" w14:textId="77777777" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Respublikinis etapas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A7191DE" w14:textId="77777777" w:rsidR="00295A7C" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(I vieta 70 t.;  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EF67BC9" w14:textId="77777777" w:rsidR="00295A7C" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II vieta 60 t.;  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A8A56AA" w14:textId="77777777" w:rsidR="00295A7C" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III vieta 50 t.; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44D7D466" w14:textId="00F7B93F" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>dalyvis</w:t>
+            </w:r>
+            <w:r w:rsidR="00473D56" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 40 t.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="7A0370F6" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="5245" w:type="dxa"/>
+          <w:trHeight w:val="519"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A1A3032" w14:textId="77777777" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B7B26C" w14:textId="77777777" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Konkursas ,,Makaronų tiltai“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1744C549" w14:textId="77777777" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4451324C" w14:textId="77777777" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="31F319AF" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="5245" w:type="dxa"/>
+          <w:trHeight w:val="427"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71118806" w14:textId="77777777" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="489C355B" w14:textId="1D4588B8" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Teisinių žinių konkursas</w:t>
+            </w:r>
+            <w:r w:rsidR="00874346" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/ ,,Temidė“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BB7C28B" w14:textId="77777777" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43AF2A35" w14:textId="77777777" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="21E1615A" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="5245" w:type="dxa"/>
+          <w:trHeight w:val="584"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AB3C0A9" w14:textId="77777777" w:rsidR="00C44235" w:rsidRPr="00555DED" w:rsidRDefault="00C44235" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CF2D6E8" w14:textId="05DDE8D2" w:rsidR="00C44235" w:rsidRPr="00555DED" w:rsidRDefault="00C44235" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,,Ką žinau apie Lietuvos kariuomenę?“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B2B4F03" w14:textId="77777777" w:rsidR="00C44235" w:rsidRPr="00555DED" w:rsidRDefault="00C44235" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6782D990" w14:textId="77777777" w:rsidR="00C44235" w:rsidRPr="00555DED" w:rsidRDefault="00C44235" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="19D277B9" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="7938" w:type="dxa"/>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE0BE91" w14:textId="77777777" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eil.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71FB86E2" w14:textId="77777777" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59726D82" w14:textId="77777777" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tik savivaldybėje vykstantys konkursai, olimpiados</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15DFF32A" w14:textId="77777777" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Savivaldybėje</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32D3A0EF" w14:textId="77777777" w:rsidR="00295A7C" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (I vieta 40 t.;  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3678FA0C" w14:textId="77777777" w:rsidR="00295A7C" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II vieta 30 t.;  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37E3CAD6" w14:textId="77777777" w:rsidR="00295A7C" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III vieta 20, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13CC25CA" w14:textId="5A1D7A25" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>dalyvis 10 t.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="716FE2A5" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="7938" w:type="dxa"/>
+          <w:trHeight w:val="514"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A47B6AB" w14:textId="77777777" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C379C61" w14:textId="77777777" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,,Raštingiausias aštuntokas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C772269" w14:textId="77777777" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="47F2BF9F" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="7938" w:type="dxa"/>
+          <w:trHeight w:val="422"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C56BF3D" w14:textId="77777777" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56F36532" w14:textId="77777777" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dainingiausias mokinys“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="527E0781" w14:textId="77777777" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="0257CCCE" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="7938" w:type="dxa"/>
+          <w:trHeight w:val="589"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46AE15D8" w14:textId="77777777" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F88EC91" w14:textId="77777777" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rusų kalbos dailyraščio konkursas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62E83C22" w14:textId="77777777" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="271F39EB" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="7938" w:type="dxa"/>
+          <w:trHeight w:val="589"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="597B587D" w14:textId="68B58248" w:rsidR="0019421A" w:rsidRPr="00555DED" w:rsidRDefault="0019421A" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BFEAB98" w14:textId="5AE93E2C" w:rsidR="0019421A" w:rsidRPr="00555DED" w:rsidRDefault="0019421A" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dailės olimpiada (5–8 kl.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2409CD8C" w14:textId="77777777" w:rsidR="0019421A" w:rsidRPr="00555DED" w:rsidRDefault="0019421A" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="1CFBE062" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="7938" w:type="dxa"/>
+          <w:trHeight w:val="589"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AFA3461" w14:textId="77777777" w:rsidR="00F30242" w:rsidRPr="00555DED" w:rsidRDefault="00F30242" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BB865E0" w14:textId="77777777" w:rsidR="00F30242" w:rsidRPr="00555DED" w:rsidRDefault="00F30242" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C2906F0" w14:textId="77777777" w:rsidR="00F30242" w:rsidRPr="00555DED" w:rsidRDefault="00F30242" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="34C3FC6F" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="7938" w:type="dxa"/>
+          <w:trHeight w:val="589"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23133E7F" w14:textId="77777777" w:rsidR="00F30242" w:rsidRPr="00555DED" w:rsidRDefault="00F30242" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34514DC0" w14:textId="77777777" w:rsidR="00F30242" w:rsidRPr="00555DED" w:rsidRDefault="00F30242" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E20A0C2" w14:textId="77777777" w:rsidR="00F30242" w:rsidRPr="00555DED" w:rsidRDefault="00F30242" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001110CA" w:rsidRPr="00555DED" w14:paraId="6F1AE7A4" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="7938" w:type="dxa"/>
+          <w:trHeight w:val="589"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F3A8AF" w14:textId="77777777" w:rsidR="001110CA" w:rsidRPr="00555DED" w:rsidRDefault="001110CA" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="169B3258" w14:textId="77777777" w:rsidR="001110CA" w:rsidRPr="00555DED" w:rsidRDefault="001110CA" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE71B9B" w14:textId="77777777" w:rsidR="001110CA" w:rsidRPr="00555DED" w:rsidRDefault="001110CA" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001110CA" w:rsidRPr="00555DED" w14:paraId="1EA3BE5F" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="7938" w:type="dxa"/>
+          <w:trHeight w:val="589"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18AE3897" w14:textId="77777777" w:rsidR="001110CA" w:rsidRPr="00555DED" w:rsidRDefault="001110CA" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBDBFBC" w14:textId="77777777" w:rsidR="001110CA" w:rsidRPr="00555DED" w:rsidRDefault="001110CA" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0071890F" w14:textId="77777777" w:rsidR="001110CA" w:rsidRPr="00555DED" w:rsidRDefault="001110CA" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="2C2D0911" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="7938" w:type="dxa"/>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53ACEBD0" w14:textId="77777777" w:rsidR="00473D56" w:rsidRPr="00555DED" w:rsidRDefault="00473D56" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eil.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2547E0AF" w14:textId="2BDF67C6" w:rsidR="00473D56" w:rsidRPr="00555DED" w:rsidRDefault="00473D56" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51836879" w14:textId="025E6EC4" w:rsidR="00473D56" w:rsidRPr="00555DED" w:rsidRDefault="00473D56" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tik respublikoje vykstantys konkursai, olimpiados</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F87488C" w14:textId="77777777" w:rsidR="00473D56" w:rsidRPr="00555DED" w:rsidRDefault="00473D56" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Respublikinis etapas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BEA874B" w14:textId="77777777" w:rsidR="00295A7C" w:rsidRDefault="00473D56" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(I vieta 70 t.;  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20D2AEB0" w14:textId="77777777" w:rsidR="00295A7C" w:rsidRDefault="00473D56" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II vieta 60 t.;  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6ABE6E1D" w14:textId="77777777" w:rsidR="00295A7C" w:rsidRDefault="00473D56" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III vieta 50 t.; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="394BCE10" w14:textId="4D84625D" w:rsidR="00473D56" w:rsidRPr="00555DED" w:rsidRDefault="00473D56" w:rsidP="00555DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>dalyvis  40 t.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="0A212E00" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="7938" w:type="dxa"/>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="184CFB15" w14:textId="141F120C" w:rsidR="00473D56" w:rsidRPr="00555DED" w:rsidRDefault="00473D56" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D2A0870" w14:textId="77777777" w:rsidR="00473D56" w:rsidRPr="00555DED" w:rsidRDefault="00473D56" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,,Lietuvos istorijos žinovas“</w:t>
+            </w:r>
+            <w:r w:rsidR="000E26B5" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C490E53" w14:textId="465B2C3C" w:rsidR="000E26B5" w:rsidRPr="00555DED" w:rsidRDefault="000E26B5" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,,Lietuvos Konstitucijos egzaminas“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B75ABE" w14:textId="77777777" w:rsidR="00473D56" w:rsidRPr="00555DED" w:rsidRDefault="00473D56" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="21CE6C11" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="7938" w:type="dxa"/>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BABD70C" w14:textId="6C78515E" w:rsidR="00473D56" w:rsidRPr="00555DED" w:rsidRDefault="00473D56" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A65BC66" w14:textId="7DD32A38" w:rsidR="00473D56" w:rsidRPr="00555DED" w:rsidRDefault="00473D56" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nacionalinis prof. K. Baršausko konkursas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF99B7A" w14:textId="77777777" w:rsidR="00473D56" w:rsidRPr="00555DED" w:rsidRDefault="00473D56" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="2976D761" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="7938" w:type="dxa"/>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B5839AA" w14:textId="3606F63C" w:rsidR="00866A0A" w:rsidRPr="00555DED" w:rsidRDefault="00866A0A" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32A90FCB" w14:textId="56BD8121" w:rsidR="00866A0A" w:rsidRPr="00555DED" w:rsidRDefault="00866A0A" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>P.Kazicko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> programavimo konkursas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ACF9AEB" w14:textId="77777777" w:rsidR="00866A0A" w:rsidRPr="00555DED" w:rsidRDefault="00866A0A" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="0AFF22E2" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="7938" w:type="dxa"/>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A57AC8E" w14:textId="40784484" w:rsidR="003B3FB8" w:rsidRPr="00555DED" w:rsidRDefault="003B3FB8" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3083805B" w14:textId="60E9574A" w:rsidR="003B3FB8" w:rsidRPr="00555DED" w:rsidRDefault="003B3FB8" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nacionalinis diktantas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FDFE273" w14:textId="77777777" w:rsidR="003B3FB8" w:rsidRPr="00555DED" w:rsidRDefault="003B3FB8" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="337BE750" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="7938" w:type="dxa"/>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07A1B9F4" w14:textId="5EE40E15" w:rsidR="005B3FCF" w:rsidRPr="00555DED" w:rsidRDefault="005B3FCF" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="626786E7" w14:textId="4EE97271" w:rsidR="005B3FCF" w:rsidRPr="00555DED" w:rsidRDefault="005B3FCF" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Respublikinis prof. J. Matulionio jaunųjų matematikų konkursas (I–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-LI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-LI"/>
+              </w:rPr>
+              <w:t>klasės</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-LI"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38AF2DC6" w14:textId="77777777" w:rsidR="005B3FCF" w:rsidRPr="00555DED" w:rsidRDefault="005B3FCF" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="45060758" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="7938" w:type="dxa"/>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D58B640" w14:textId="77777777" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eil.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F54B707" w14:textId="77777777" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FFE692C" w14:textId="77777777" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Olimpiada, konkursas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77BFCE30" w14:textId="77777777" w:rsidR="00295A7C" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I vieta 15 t.;  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43CECBFB" w14:textId="77777777" w:rsidR="00295A7C" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II vieta 10 t.;  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="012D619A" w14:textId="14560A1E" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>III vieta 5 t.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="341B7788" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="7938" w:type="dxa"/>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13548FDE" w14:textId="77777777" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E1FEEDF" w14:textId="77777777" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Privačių iniciatyvų, organizacijų, asociacijų, internetinių konkursų pvz. „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Olimpis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“, „Tavo žvilgsnis“, „Kalbų kengūra“ ir kt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A1BB5D5" w14:textId="77777777" w:rsidR="00DC624B" w:rsidRPr="00555DED" w:rsidRDefault="00DC624B" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00555DED" w:rsidRPr="00555DED" w14:paraId="564A1F24" w14:textId="77777777" w:rsidTr="001110CA">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="7938" w:type="dxa"/>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17BE229A" w14:textId="1D3C9BE7" w:rsidR="00F260BF" w:rsidRPr="00555DED" w:rsidRDefault="00F260BF" w:rsidP="001110CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72605AFD" w14:textId="45818BE4" w:rsidR="00F260BF" w:rsidRPr="00555DED" w:rsidRDefault="00F260BF" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kūrybiniai kalbų, dailės, technologijų konkursai</w:t>
+            </w:r>
+            <w:r w:rsidR="005A673E" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005A673E" w:rsidRPr="00555DED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(įrašyti)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="085FE217" w14:textId="61714599" w:rsidR="001110CA" w:rsidRDefault="001110CA" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5187F618" w14:textId="77777777" w:rsidR="001110CA" w:rsidRPr="00555DED" w:rsidRDefault="001110CA" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74422D7B" w14:textId="5D2561D3" w:rsidR="005A673E" w:rsidRPr="00555DED" w:rsidRDefault="005A673E" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29D7C916" w14:textId="77777777" w:rsidR="00F260BF" w:rsidRPr="00555DED" w:rsidRDefault="00F260BF" w:rsidP="00555DED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5357C929" w14:textId="77777777" w:rsidR="000D1142" w:rsidRPr="00555DED" w:rsidRDefault="000D1142" w:rsidP="00555DED">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...12 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00801B81" w:rsidRDefault="00801B81" w:rsidP="00801B81">
-[...775 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:sectPr w:rsidR="000D1142" w:rsidRPr="00555DED" w:rsidSect="001110CA">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="1701" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="61CDC3E8" w14:textId="77777777" w:rsidR="00EF5CB9" w:rsidRDefault="00EF5CB9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="41D1E455" w14:textId="77777777" w:rsidR="00EF5CB9" w:rsidRDefault="00EF5CB9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6CF20BD1" w14:textId="77777777" w:rsidR="00EF5CB9" w:rsidRDefault="00EF5CB9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7DC684A6" w14:textId="77777777" w:rsidR="00EF5CB9" w:rsidRDefault="00EF5CB9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1714CC19" w14:textId="77777777" w:rsidR="00D94054" w:rsidRDefault="00D94054">
+    <w:pPr>
+      <w:pStyle w:val="Pagrindinistekstas"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10F49EBC" wp14:editId="137A44CD">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>5274309</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>353043</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="158750" cy="180340"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="Textbox 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="158750" cy="180340"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2670F6CF" w14:textId="6BC55CBD" w:rsidR="00D94054" w:rsidRDefault="00D94054">
+                          <w:pPr>
+                            <w:spacing w:before="10"/>
+                            <w:ind w:left="60"/>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="10F49EBC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:415.3pt;margin-top:27.8pt;width:12.5pt;height:14.2pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCx9Wt8kwEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPtP1i+b53uslBFTVewKxDS&#10;CpAWPsB17CYi9pgZt0n/nrE3bRHcEJfJODN+894br+8nP4iDReohNHK5qKSwwUDbh10jv3/7cL2S&#10;gpIOrR4g2EYeLcn7zdWr9RhrewMdDK1FwSCB6jE2sksp1kqR6azXtIBoAxcdoNeJj7hTLeqR0f2g&#10;bqrqjRoB24hgLBH/fXwpyk3Bd86a9MU5skkMjWRuqUQscZuj2qx1vUMdu97MNPQ/sPC6Dzz0DPWo&#10;kxZ77P+C8r1BIHBpYcArcK43tmhgNcvqDzXPnY62aGFzKJ5tov8Haz4fnuNXFGl6DxMvsIig+ATm&#10;B7E3aoxUzz3ZU6qJu7PQyaHPX5Yg+CJ7ezz7aackTEa7W72944rh0nJV3b4ufqvL5YiUPlrwIieN&#10;RF5XIaAPT5TyeF2fWmYuL+MzkTRtJ27J6RbaI2sYeY2NpJ97jVaK4VNgn/LOTwmeku0pwTQ8QHkZ&#10;WUqAd/sEri+TL7jzZF5AITQ/lrzh38+l6/KkN78AAAD//wMAUEsDBBQABgAIAAAAIQAH1jmU3gAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqM1PoxDiVFUFJyREGg4cnXib&#10;RI3Xaey24e1ZuMBpZ7Wj2W/y1ewGccIp9J403C4UCKTG255aDR/Vy00KIkRD1gyeUMMXBlgVlxe5&#10;yaw/U4mnbWwFh1DIjIYuxjGTMjQdOhMWfkTi285PzkRep1bayZw53A3yTqlEOtMTf+jMiJsOm/32&#10;6DSsP6l87g9v9Xu5K/uqelT0muy1vr6a108gIs7xzww/+IwOBTPV/kg2iEFDeq8StmpYLnmyIf0V&#10;NYsHBbLI5f8GxTcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsfVrfJMBAAAaAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAB9Y5lN4AAAAJAQAA&#10;DwAAAAAAAAAAAAAAAADtAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPgEAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="2670F6CF" w14:textId="6BC55CBD" w:rsidR="00D94054" w:rsidRDefault="00D94054">
+                    <w:pPr>
+                      <w:spacing w:before="10"/>
+                      <w:ind w:left="60"/>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00131841"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="734EE49C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09582682"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1158BCE8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F732420"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="43E86DEC"/>
+    <w:lvl w:ilvl="0" w:tplc="0427000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="830" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1550" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2270" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2990" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3710" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4430" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5150" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5870" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6590" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="251606F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B04CF86"/>
+    <w:lvl w:ilvl="0" w:tplc="0427000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04270019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0427001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0427000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04270019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0427001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0427000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04270019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0427001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="307B21B7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5DCA7F8A"/>
+    <w:lvl w:ilvl="0" w:tplc="366C59D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="422E520E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="978" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="78CA7422">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1956" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E074696A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2934" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7B34EFF8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3912" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C6FC4696">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4890" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="70FC06CE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6CCA2322">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6846" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="11AE7DDA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7824" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37C3663F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8C7C0876"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48775422"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="43E86DEC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="830" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1550" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2270" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2990" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3710" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4430" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5150" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5870" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6590" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AA23DA8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="43E86DEC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="830" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1550" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2270" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2990" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3710" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4430" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5150" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5870" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6590" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B4D6753"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6898046E"/>
+    <w:lvl w:ilvl="0" w:tplc="6AD84E38">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1C6CB3C2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BFA48B28" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F1D2A510" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DE74A51A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8634D8FA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="95A2FA46" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="ED3CBB9E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="29982366" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EC86F69"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8EDC2348"/>
+    <w:lvl w:ilvl="0" w:tplc="E8D83F80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="499680F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7BF25F46" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7918F9BE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A436446E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C2109012" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9252BE42" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="75327696" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B8BEC9B2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="745E01A7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9C7CEC4A"/>
+    <w:lvl w:ilvl="0" w:tplc="347242F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="470" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1190" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1910" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2630" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3350" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4070" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4790" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5510" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6230" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A5C5EB0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B25E49BE"/>
+    <w:lvl w:ilvl="0" w:tplc="0427000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1967" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2687" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3407" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4127" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4847" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5567" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6287" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7007" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7727" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1221747828">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="866333471">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1270233657">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1377044628">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="247661999">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1916667821">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1993287912">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="142700043">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="335151700">
+    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1695690969">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1963731601">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="272595359">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00801B81"/>
     <w:rsid w:val="000425C3"/>
+    <w:rsid w:val="00056542"/>
+    <w:rsid w:val="000810B3"/>
+    <w:rsid w:val="00085C31"/>
+    <w:rsid w:val="000908C5"/>
+    <w:rsid w:val="000B16AB"/>
+    <w:rsid w:val="000D1142"/>
+    <w:rsid w:val="000E26B5"/>
+    <w:rsid w:val="000E74D0"/>
+    <w:rsid w:val="001110CA"/>
+    <w:rsid w:val="00144044"/>
+    <w:rsid w:val="00165D36"/>
+    <w:rsid w:val="0019421A"/>
+    <w:rsid w:val="001B25D6"/>
+    <w:rsid w:val="001E695B"/>
+    <w:rsid w:val="00214A67"/>
+    <w:rsid w:val="002314FA"/>
+    <w:rsid w:val="00242067"/>
+    <w:rsid w:val="0026306A"/>
+    <w:rsid w:val="00295A7C"/>
     <w:rsid w:val="002A5090"/>
+    <w:rsid w:val="002B1E3E"/>
+    <w:rsid w:val="002D4285"/>
+    <w:rsid w:val="00352B70"/>
+    <w:rsid w:val="00353F74"/>
+    <w:rsid w:val="003B3FB8"/>
+    <w:rsid w:val="004061D1"/>
+    <w:rsid w:val="00446676"/>
+    <w:rsid w:val="0045242A"/>
+    <w:rsid w:val="004719EC"/>
+    <w:rsid w:val="00473D56"/>
+    <w:rsid w:val="004A5F65"/>
+    <w:rsid w:val="005506B2"/>
+    <w:rsid w:val="00555DED"/>
+    <w:rsid w:val="005A673E"/>
+    <w:rsid w:val="005B3FCF"/>
+    <w:rsid w:val="005C0B97"/>
+    <w:rsid w:val="005D3FFF"/>
+    <w:rsid w:val="005D7E70"/>
+    <w:rsid w:val="00602B0D"/>
+    <w:rsid w:val="00621E9B"/>
+    <w:rsid w:val="006236B1"/>
+    <w:rsid w:val="00654CE2"/>
+    <w:rsid w:val="00695F33"/>
+    <w:rsid w:val="006D1D0B"/>
+    <w:rsid w:val="006D3814"/>
+    <w:rsid w:val="006E17DC"/>
+    <w:rsid w:val="006E196C"/>
+    <w:rsid w:val="006F219F"/>
+    <w:rsid w:val="0070140F"/>
+    <w:rsid w:val="0070494C"/>
+    <w:rsid w:val="00705A1B"/>
+    <w:rsid w:val="00712296"/>
+    <w:rsid w:val="007950D8"/>
+    <w:rsid w:val="007D5C9B"/>
+    <w:rsid w:val="007D617A"/>
+    <w:rsid w:val="007E77E1"/>
     <w:rsid w:val="00801B81"/>
+    <w:rsid w:val="00825C17"/>
+    <w:rsid w:val="008324E8"/>
+    <w:rsid w:val="00845782"/>
+    <w:rsid w:val="00866A0A"/>
+    <w:rsid w:val="00874346"/>
+    <w:rsid w:val="008C1342"/>
+    <w:rsid w:val="008E371A"/>
+    <w:rsid w:val="009F4AA4"/>
+    <w:rsid w:val="00A241A2"/>
+    <w:rsid w:val="00A83C96"/>
+    <w:rsid w:val="00A90E82"/>
+    <w:rsid w:val="00A91CDE"/>
+    <w:rsid w:val="00AE5459"/>
+    <w:rsid w:val="00B0715B"/>
+    <w:rsid w:val="00B2146F"/>
+    <w:rsid w:val="00B41CBD"/>
+    <w:rsid w:val="00B71E8C"/>
+    <w:rsid w:val="00B8600A"/>
+    <w:rsid w:val="00B96166"/>
+    <w:rsid w:val="00C145C8"/>
+    <w:rsid w:val="00C33593"/>
+    <w:rsid w:val="00C37197"/>
+    <w:rsid w:val="00C41CF1"/>
+    <w:rsid w:val="00C44235"/>
+    <w:rsid w:val="00C500C1"/>
+    <w:rsid w:val="00C72887"/>
+    <w:rsid w:val="00C82FDF"/>
+    <w:rsid w:val="00CA1136"/>
+    <w:rsid w:val="00CB00C0"/>
+    <w:rsid w:val="00CB3273"/>
+    <w:rsid w:val="00CD0C78"/>
+    <w:rsid w:val="00CE42E0"/>
+    <w:rsid w:val="00CF1580"/>
+    <w:rsid w:val="00D34816"/>
+    <w:rsid w:val="00D629F5"/>
+    <w:rsid w:val="00D94054"/>
+    <w:rsid w:val="00DC3F53"/>
+    <w:rsid w:val="00DC624B"/>
+    <w:rsid w:val="00E10A30"/>
+    <w:rsid w:val="00E503F3"/>
+    <w:rsid w:val="00E5148D"/>
+    <w:rsid w:val="00ED7408"/>
+    <w:rsid w:val="00EF5CB9"/>
+    <w:rsid w:val="00F260BF"/>
+    <w:rsid w:val="00F30242"/>
+    <w:rsid w:val="00FD0E81"/>
+    <w:rsid w:val="00FD117D"/>
+    <w:rsid w:val="00FF4556"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0C36D7DE"/>
+  <w15:docId w15:val="{28266861-483B-4781-ACFA-655DA57E1131}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-</w:styles>
-[...160 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="paragraph" w:styleId="prastasiniatinklio">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B8600A"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...4 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D94054"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="108" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="108" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-    <w:name w:val="No List"/>
+  <w:style w:type="paragraph" w:styleId="Pagrindinistekstas">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="PagrindinistekstasDiagrama"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D94054"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lt-LT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PagrindinistekstasDiagrama">
+    <w:name w:val="Pagrindinis tekstas Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Pagrindinistekstas"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00D94054"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lt-LT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pavadinimas">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="PavadinimasDiagrama"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D94054"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="88" w:right="230"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="lt-LT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PavadinimasDiagrama">
+    <w:name w:val="Pavadinimas Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Pavadinimas"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D94054"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="lt-LT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraopastraipa">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D94054"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="20" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="4" w:right="149" w:firstLine="992"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="lt-LT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D94054"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="19" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="110"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="lt-LT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Grietas">
+    <w:name w:val="Strong"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E74D0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrats">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="AntratsDiagrama"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00555DED"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AntratsDiagrama">
+    <w:name w:val="Antraštės Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrats"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00555DED"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Porat">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="PoratDiagrama"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00555DED"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PoratDiagrama">
+    <w:name w:val="Poraštė Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Porat"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00555DED"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1649699128">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1995330054">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="515310946">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2434,70 +14947,95 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99D69E19-688D-4989-B2A2-F05B78E913A8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1899</Characters>
+  <Pages>1</Pages>
+  <Words>3880</Words>
+  <Characters>2213</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Pavadinimas</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2228</CharactersWithSpaces>
+  <CharactersWithSpaces>6081</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Eimantas Gardauskas</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>